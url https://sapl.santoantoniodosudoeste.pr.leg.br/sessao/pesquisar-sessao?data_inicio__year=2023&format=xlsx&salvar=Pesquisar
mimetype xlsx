--- v0 (2025-12-28)
+++ v1 (2026-05-15)
@@ -228,51 +228,51 @@
   <si>
     <t>1ª Solene da 3ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>19:26</t>
   </si>
   <si>
     <t>28ª Ordinária da 3ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2023-09-25</t>
   </si>
   <si>
     <t>20:00</t>
   </si>
   <si>
     <t>21:15</t>
   </si>
   <si>
-    <t>1ª Câmara Mirim do mês de Setembro de 2023 da 3ª Sessão Legislativa da 17ª Legislatura</t>
+    <t>1ª Parlamento Jovem do mês de Setembro de 2023 da 3ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>27ª Ordinária da 3ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2023-09-20</t>
   </si>
   <si>
     <t>17:30</t>
   </si>
   <si>
     <t>17:41</t>
   </si>
   <si>
     <t>6ª Extraordinária da 3ª Sessão Legislativa da 17ª Legislatura</t>
   </si>
   <si>
     <t>37</t>
   </si>
@@ -923,51 +923,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="79.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="83.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>5</v>