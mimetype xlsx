--- v0 (2026-04-07)
+++ v1 (2026-05-27)
@@ -99,54 +99,51 @@
   <si>
     <t>Projeto de Lei Ordinária - Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Claudio A. G. do Carmo</t>
   </si>
   <si>
     <t>Institui o “Dia do Evangélico”, no âmbito do Município de Santo Antônio do Sudoeste, Estado do Paraná.</t>
   </si>
   <si>
     <t>Incluída na Ordem do Dia - 2ª Votação</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>Institui a "Semana da Bíblia" no âmbito do Município de Santo Antônio do Sudoeste, Estado do Paraná.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Ofício do Executivo nº 147 de 2026</t>
   </si>
   <si>
-    <t>Encaminha para apreciação em regime de urgência os seguintes Projetos de Lei os quais seguem em anexo._x000D_
-[...2 lines deleted...]
-PROJETO DE LEI Nº 028 /2026, que “Revoga a Lei Municipal nº 2.798, de 10 de junho de 2020, que disciplina o horário de funcionamento e o sistema de plantão de farmácias e drogarias no Município de Santo Antônio do Sudoeste, e dá outras providências”.</t>
+    <t>Encaminha para apreciação em regime de urgência o Projetos de Lei Nº 027/2026, que “Homologa a desapropriação amigável dos imóveis das matrículas nº 19.330 e 19.331 do Cartório de Registro de Imóveis da Comarca de Santo Antônio do Sudoeste/PR;</t>
   </si>
   <si>
     <t>Apreciação do pedido de "Urgência"</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo nº 9 de 2026</t>
   </si>
   <si>
     <t>Torna obrigatório o atendimento prioritário para pessoas portadoras de Fibromialgia, em filas e vagas de estacionamento, nos estabelecimentos públicos e privados, no Município de Santo Antônio do Sudoeste.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo nº 10 de 2026</t>
   </si>
   <si>
     <t>Clairton Cauduro</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação de Pequenos Agricultores Familiares da Linha Dutra.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo nº 11 de 2026</t>
   </si>
@@ -475,51 +472,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="45.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="225.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="224.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">